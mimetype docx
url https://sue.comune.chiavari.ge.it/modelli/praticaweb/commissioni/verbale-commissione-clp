--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6A2C312F" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="002F01D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -78,69 +78,51 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VERBALE DELLA COMMISSIONE LOCALE PER IL PAESAGGIO NELLA SEDUTA DEL </w:t>
       </w:r>
       <w:r w:rsidR="001F7B5A" w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...17 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[data_convocazione]</w:t>
       </w:r>
       <w:r w:rsidR="002F01D9" w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599CE8CA" w14:textId="77777777" w:rsidR="002F01D9" w:rsidRPr="001F7B5A" w:rsidRDefault="002F01D9" w:rsidP="002F01D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
@@ -200,249 +182,259 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La Commissione è stata convocata ai sensi dell’art. 148 del </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 42/2004</w:t>
+        <w:t>La Commissione è stata convocata ai sensi dell’art. 148 del D.Lgs. 42/2004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464FFC4B" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058E911B" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
+    <w:p w14:paraId="058E911B" w14:textId="1ED94719" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sono presenti: Arch. BO' Marina presidente, Arch. PETRUCCI Luca, Arch. SCORZA Stefano, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Sono presenti: Arch. BO' Marina presidente, Arch. PETRUCCI Luca, Arch. SCORZA Stefano, Geol. NICCHIA Paolo, Geo</w:t>
+      </w:r>
+      <w:r w:rsidR="002009AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Geol</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002009AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VANNOZZI</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. NICCHIA Paolo, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002009AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marcello</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Geol</w:t>
-[...8 lines deleted...]
-        <w:t>. PATELLANI Andrea.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496173B4" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Responsabile del Procedimento paesistico-ambientale: Ing. CANOVI Paolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA09164" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
+    <w:p w14:paraId="3AA09164" w14:textId="00163FE1" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Segretari senza diritto di voto: Geom. DE FRANCESCO Cesare, Arch. GIRIBALDI Sarah </w:t>
+        <w:t>Segretari</w:t>
+      </w:r>
+      <w:r w:rsidR="002009AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> senza diritto di voto: Arch. GIRIBALDI Sarah </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF66A5E" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="00BF7E3D" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -650,392 +642,216 @@
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>[</w:t>
-[...53 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[elenco_pratiche_pareri_dg.ordine;block=tbs:row]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622F6066" w14:textId="77777777" w:rsidR="008A5014" w:rsidRPr="008A5014" w:rsidRDefault="008A5014" w:rsidP="008A5014">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>N. pratica [</w:t>
-[...21 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>N. pratica [elenco_pratiche_pareri_dg.numero]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E921447" w14:textId="77777777" w:rsidR="008A5014" w:rsidRPr="008A5014" w:rsidRDefault="008A5014" w:rsidP="008A5014">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Oggetto: “[</w:t>
-[...21 lines deleted...]
-              <w:t>]”</w:t>
+              <w:t>Oggetto: “[elenco_pratiche_pareri_dg.oggetto]”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5520BEDC" w14:textId="77777777" w:rsidR="008A5014" w:rsidRPr="008A5014" w:rsidRDefault="008A5014" w:rsidP="008A5014">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Parere espresso: [</w:t>
-[...21 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>Parere espresso: [elenco_pratiche_pareri_dg.parere]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6446DA4E" w14:textId="77777777" w:rsidR="008A5014" w:rsidRPr="008A5014" w:rsidRDefault="008A5014" w:rsidP="008A5014">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Testo parere: [</w:t>
-[...27 lines deleted...]
-              <w:t>=no]</w:t>
+              <w:t>Testo parere: [elenco_pratiche_pareri_dg.testo;strconv=no]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B12CA23" w14:textId="0D31E11E" w:rsidR="008A5014" w:rsidRDefault="008A5014" w:rsidP="008A5014">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="9204"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5014">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...27 lines deleted...]
-              <w:t>=no]</w:t>
+              <w:t>[elenco_pratiche_pareri_dg.prescrizioni;strconv=no]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37FD60E8" w14:textId="77777777" w:rsidR="002F01D9" w:rsidRDefault="002F01D9" w:rsidP="002F01D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -1440,141 +1256,141 @@
     <w:p w14:paraId="6A954191" w14:textId="38962157" w:rsidR="002F01D9" w:rsidRPr="009F2FC1" w:rsidRDefault="002F01D9" w:rsidP="002F01D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F01D9" w:rsidRPr="009F2FC1" w:rsidSect="006A7165">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12242" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="235A95D8" w14:textId="77777777" w:rsidR="00513FC2" w:rsidRDefault="00513FC2" w:rsidP="009F2FC1">
+    <w:p w14:paraId="70E61173" w14:textId="77777777" w:rsidR="0029064D" w:rsidRDefault="0029064D" w:rsidP="009F2FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78AEFA27" w14:textId="77777777" w:rsidR="00513FC2" w:rsidRDefault="00513FC2" w:rsidP="009F2FC1">
+    <w:p w14:paraId="1DDE7101" w14:textId="77777777" w:rsidR="0029064D" w:rsidRDefault="0029064D" w:rsidP="009F2FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4014FA63" w14:textId="77777777" w:rsidR="00513FC2" w:rsidRDefault="00513FC2" w:rsidP="009F2FC1">
+    <w:p w14:paraId="6F1AAD30" w14:textId="77777777" w:rsidR="0029064D" w:rsidRDefault="0029064D" w:rsidP="009F2FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634FCCBB" w14:textId="77777777" w:rsidR="00513FC2" w:rsidRDefault="00513FC2" w:rsidP="009F2FC1">
+    <w:p w14:paraId="6F7ABDC5" w14:textId="77777777" w:rsidR="0029064D" w:rsidRDefault="0029064D" w:rsidP="009F2FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CCFB9DF" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="00BF7E3D" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
         <w:tab w:val="left" w:pos="1416"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="2832"/>
         <w:tab w:val="left" w:pos="3540"/>
         <w:tab w:val="left" w:pos="4248"/>
         <w:tab w:val="left" w:pos="4956"/>
         <w:tab w:val="left" w:pos="5664"/>
         <w:tab w:val="left" w:pos="6372"/>
         <w:tab w:val="left" w:pos="7080"/>
         <w:tab w:val="left" w:pos="7788"/>
         <w:tab w:val="left" w:pos="8496"/>
         <w:tab w:val="left" w:pos="9204"/>
         <w:tab w:val="left" w:pos="9912"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -1658,146 +1474,88 @@
         <w:tab w:val="left" w:pos="7788"/>
         <w:tab w:val="left" w:pos="8496"/>
         <w:tab w:val="left" w:pos="9204"/>
         <w:tab w:val="left" w:pos="9912"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF7E3D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                    </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve">  CHIAVARI</w:t>
+      <w:t xml:space="preserve">                                    COMUNE  DI  CHIAVARI</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43808569" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="00BF7E3D" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
         <w:tab w:val="left" w:pos="1416"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="2832"/>
         <w:tab w:val="left" w:pos="3540"/>
         <w:tab w:val="left" w:pos="4248"/>
         <w:tab w:val="left" w:pos="4956"/>
         <w:tab w:val="left" w:pos="5664"/>
         <w:tab w:val="left" w:pos="6372"/>
         <w:tab w:val="left" w:pos="7080"/>
         <w:tab w:val="left" w:pos="7788"/>
         <w:tab w:val="left" w:pos="8496"/>
         <w:tab w:val="left" w:pos="9204"/>
         <w:tab w:val="left" w:pos="9912"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF7E3D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                     ~ </w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve"> Genova ~</w:t>
+      <w:t xml:space="preserve">                                                     ~ Citta' Metropolitana  di Genova ~</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="348AF5AC" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRPr="009F2FC1" w:rsidRDefault="009F2FC1" w:rsidP="009F2FC1">
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
         <w:tab w:val="left" w:pos="1416"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="2832"/>
         <w:tab w:val="left" w:pos="3540"/>
         <w:tab w:val="left" w:pos="4248"/>
         <w:tab w:val="left" w:pos="4956"/>
         <w:tab w:val="left" w:pos="5664"/>
         <w:tab w:val="left" w:pos="6372"/>
         <w:tab w:val="left" w:pos="7080"/>
         <w:tab w:val="left" w:pos="7788"/>
         <w:tab w:val="left" w:pos="8496"/>
         <w:tab w:val="left" w:pos="9204"/>
         <w:tab w:val="left" w:pos="9912"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1851,116 +1609,118 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Telefax 0185 308511                                                                                                                  Part. I.V.A.    </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF7E3D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>00170160998</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7CA57FA9" w14:textId="77777777" w:rsidR="009F2FC1" w:rsidRDefault="009F2FC1">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F01D9"/>
     <w:rsid w:val="00054D35"/>
     <w:rsid w:val="001F7B5A"/>
+    <w:rsid w:val="002009AB"/>
+    <w:rsid w:val="0029064D"/>
     <w:rsid w:val="002F01D9"/>
     <w:rsid w:val="004E3808"/>
     <w:rsid w:val="00513FC2"/>
     <w:rsid w:val="00760B65"/>
     <w:rsid w:val="008A5014"/>
     <w:rsid w:val="009F2FC1"/>
     <w:rsid w:val="00AA3FDF"/>
     <w:rsid w:val="00B32381"/>
+    <w:rsid w:val="00BF0B4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="664DD972"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39E3D708-7106-4966-B945-7F4BAB49D250}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2425,51 +2185,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F2FC1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F2FC1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2736,57 +2496,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>192</Words>
-  <Characters>1100</Characters>
+  <Words>189</Words>
+  <Characters>1078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1290</CharactersWithSpaces>
+  <CharactersWithSpaces>1265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paola Cattaruzza</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>